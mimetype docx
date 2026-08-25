--- v0 (2025-10-29)
+++ v1 (2026-08-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="138D8450" w14:textId="77777777" w:rsidR="0045635A" w:rsidRPr="00E833DD" w:rsidRDefault="0045635A" w:rsidP="00E833DD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>塚原仲晃記念賞受賞候補者推薦書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3719B95F" w14:textId="77777777" w:rsidR="0045635A" w:rsidRDefault="0045635A">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="00E05518">
         <w:rPr>
@@ -86,51 +86,50 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9061"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FB282D" w14:paraId="058B925F" w14:textId="77777777" w:rsidTr="00461BD6">
         <w:trPr>
           <w:trHeight w:val="2497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CDD9CD5" w14:textId="77777777" w:rsidR="000C1747" w:rsidRDefault="00D378AF" w:rsidP="00B722F9">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>候補者</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CD65ABE" w14:textId="77777777" w:rsidR="00A54BCC" w:rsidRDefault="00FB282D" w:rsidP="009E0551">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00D27282">
@@ -511,165 +510,161 @@
               </w:rPr>
               <w:t xml:space="preserve">(      )      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>－</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB282D" w14:paraId="704C4522" w14:textId="77777777" w:rsidTr="00461BD6">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="567AE9CD" w14:textId="77777777" w:rsidR="00FB282D" w:rsidRDefault="00FB282D">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>研究テーマ（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>字以内）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44684C84" w14:textId="77777777" w:rsidR="00A54BCC" w:rsidRPr="0090466E" w:rsidRDefault="00A54BCC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB282D" w14:paraId="4D78BC70" w14:textId="77777777" w:rsidTr="00461BD6">
         <w:trPr>
           <w:trHeight w:val="3396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="390519BF" w14:textId="77777777" w:rsidR="00FB282D" w:rsidRDefault="00FB282D">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>塚原賞の対象となる業績の要約</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13B9798C" w14:textId="77777777" w:rsidR="00D004DB" w:rsidRPr="00D004DB" w:rsidRDefault="00D004DB"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BE1E097" w14:textId="77777777" w:rsidR="0045635A" w:rsidRDefault="0045635A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9061"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FB282D" w14:paraId="4643E148" w14:textId="77777777" w:rsidTr="008153CD">
         <w:trPr>
           <w:trHeight w:val="2713"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1371DAC6" w14:textId="77777777" w:rsidR="00FB282D" w:rsidRDefault="00FB282D" w:rsidP="00FB282D">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上記の者をブレインサイエンス振興財団の塚原仲晃記念賞の受賞候補者として推薦します。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11E29036" w14:textId="77777777" w:rsidR="00FB282D" w:rsidRDefault="00FB282D" w:rsidP="00FB282D">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>・推薦理由</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC31686" w14:textId="77777777" w:rsidR="00FB282D" w:rsidRDefault="00FB282D"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB282D" w14:paraId="676A642A" w14:textId="77777777" w:rsidTr="00461BD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35264F63" w14:textId="77777777" w:rsidR="00FB282D" w:rsidRDefault="00FB282D" w:rsidP="00461BD6">
             <w:pPr>
               <w:ind w:left="210"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">推薦者氏名　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00461BD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>㊞</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19C066B4" w14:textId="77777777" w:rsidR="00FB282D" w:rsidRDefault="009D033E" w:rsidP="00461BD6">
             <w:pPr>
               <w:ind w:left="210"/>
             </w:pPr>
             <w:r>
@@ -963,51 +958,50 @@
       <w:r w:rsidR="00421CD5" w:rsidRPr="00CF096D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>締切日必着）</w:t>
       </w:r>
       <w:r w:rsidR="00875406" w:rsidRPr="00CF096D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F127403" w14:textId="6B91A306" w:rsidR="0059764C" w:rsidRPr="00704E07" w:rsidRDefault="00704E07" w:rsidP="00704E07">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="161"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>また、</w:t>
       </w:r>
       <w:r w:rsidR="0059764C" w:rsidRPr="00CF096D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>主要論文リスト（</w:t>
@@ -1038,61 +1032,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>及び</w:t>
       </w:r>
       <w:r w:rsidR="0059764C" w:rsidRPr="00CF096D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>主要論文のコピーを</w:t>
       </w:r>
       <w:r w:rsidR="0059764C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>推薦書とともに</w:t>
-[...9 lines deleted...]
-        <w:t>ご提出ください。</w:t>
+        <w:t>推薦書とともにご提出ください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="12"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1470"/>
         <w:gridCol w:w="2205"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1511"/>
       </w:tblGrid>
       <w:tr w:rsidR="00704E07" w14:paraId="5446BF0A" w14:textId="77777777" w:rsidTr="00C54EB9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E128F5A" w14:textId="77777777" w:rsidR="00704E07" w:rsidRDefault="00704E07" w:rsidP="00704E07">
             <w:pPr>
@@ -1254,51 +1238,50 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9061"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F67643" w14:paraId="0F9043C4" w14:textId="77777777" w:rsidTr="00461BD6">
         <w:trPr>
           <w:trHeight w:val="2684"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AA6EE63" w14:textId="77777777" w:rsidR="00F67643" w:rsidRDefault="00F67643" w:rsidP="00F67643">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>主たる研究者の略歴</w:t>
             </w:r>
             <w:r w:rsidR="00805D60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="000F162F" w:rsidRPr="000F162F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
@@ -1327,77 +1310,75 @@
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="000F162F" w:rsidRPr="000F162F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的に記述のこと</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51143709" w14:textId="77777777" w:rsidR="00F67643" w:rsidRDefault="00F67643"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F67643" w14:paraId="523E8CBF" w14:textId="77777777" w:rsidTr="00461BD6">
         <w:trPr>
           <w:trHeight w:val="5940"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C847478" w14:textId="77777777" w:rsidR="00F67643" w:rsidRDefault="00F67643" w:rsidP="00F67643">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>業績の説明</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7074F742" w14:textId="77777777" w:rsidR="00F67643" w:rsidRDefault="00F67643"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F67643" w14:paraId="7B9D9F81" w14:textId="77777777" w:rsidTr="00F161C9">
         <w:trPr>
           <w:trHeight w:val="4666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44AA5946" w14:textId="77777777" w:rsidR="00F67643" w:rsidRDefault="00F67643" w:rsidP="00F67643">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>我が国および外国の関連研究と比較した本研究の意義</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="562F9CC2" w14:textId="77777777" w:rsidR="00F67643" w:rsidRPr="00A57616" w:rsidRDefault="00F67643"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51DBA720" w14:textId="55BDA4D6" w:rsidR="0045635A" w:rsidRDefault="0045635A" w:rsidP="00F161C9">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1453,178 +1434,175 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00FA4C61" w:rsidRPr="00FA4C61">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>編以内）</w:t>
       </w:r>
       <w:r w:rsidRPr="00925BB6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>をご記入ください）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6E775E" w14:textId="77777777" w:rsidR="001853FD" w:rsidRPr="00FA4C61" w:rsidRDefault="001853FD" w:rsidP="001853FD">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001853FD" w:rsidRPr="00FA4C61">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FD37A2E" w14:textId="77777777" w:rsidR="00085293" w:rsidRDefault="00085293" w:rsidP="000D4A07">
+    <w:p w14:paraId="59EE949D" w14:textId="77777777" w:rsidR="001901E0" w:rsidRDefault="001901E0" w:rsidP="000D4A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47B513D2" w14:textId="77777777" w:rsidR="00085293" w:rsidRDefault="00085293" w:rsidP="000D4A07">
+    <w:p w14:paraId="0C5A9319" w14:textId="77777777" w:rsidR="001901E0" w:rsidRDefault="001901E0" w:rsidP="000D4A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11204C1B" w14:textId="77777777" w:rsidR="00085293" w:rsidRDefault="00085293" w:rsidP="000D4A07">
+    <w:p w14:paraId="2382FD20" w14:textId="77777777" w:rsidR="001901E0" w:rsidRDefault="001901E0" w:rsidP="000D4A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A01DC92" w14:textId="77777777" w:rsidR="00085293" w:rsidRDefault="00085293" w:rsidP="000D4A07">
+    <w:p w14:paraId="64042951" w14:textId="77777777" w:rsidR="001901E0" w:rsidRDefault="001901E0" w:rsidP="000D4A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2118551C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9C18D0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="・"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="210"/>
         </w:tabs>
         <w:ind w:left="210" w:hanging="210"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1378967483">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="851"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
@@ -1640,50 +1618,51 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B41DFE"/>
     <w:rsid w:val="00011A6D"/>
     <w:rsid w:val="00041DA0"/>
     <w:rsid w:val="00060396"/>
     <w:rsid w:val="00061A63"/>
     <w:rsid w:val="00062322"/>
     <w:rsid w:val="00085293"/>
     <w:rsid w:val="000962F4"/>
     <w:rsid w:val="000C1747"/>
     <w:rsid w:val="000D4A07"/>
     <w:rsid w:val="000D6596"/>
     <w:rsid w:val="000E1232"/>
     <w:rsid w:val="000E4A99"/>
     <w:rsid w:val="000E4C74"/>
     <w:rsid w:val="000F162F"/>
     <w:rsid w:val="001019AD"/>
     <w:rsid w:val="00111B2F"/>
     <w:rsid w:val="00121709"/>
     <w:rsid w:val="00134182"/>
     <w:rsid w:val="001853FD"/>
+    <w:rsid w:val="001901E0"/>
     <w:rsid w:val="001909E4"/>
     <w:rsid w:val="001A657E"/>
     <w:rsid w:val="002115B6"/>
     <w:rsid w:val="00244C2C"/>
     <w:rsid w:val="00246482"/>
     <w:rsid w:val="0028113A"/>
     <w:rsid w:val="00290024"/>
     <w:rsid w:val="002F0617"/>
     <w:rsid w:val="0030669C"/>
     <w:rsid w:val="00354DF8"/>
     <w:rsid w:val="003C5294"/>
     <w:rsid w:val="003E458B"/>
     <w:rsid w:val="00400907"/>
     <w:rsid w:val="00421CD5"/>
     <w:rsid w:val="0045635A"/>
     <w:rsid w:val="00461BD6"/>
     <w:rsid w:val="004B18B4"/>
     <w:rsid w:val="004F6089"/>
     <w:rsid w:val="00520D50"/>
     <w:rsid w:val="005310DA"/>
     <w:rsid w:val="0054160D"/>
     <w:rsid w:val="00564114"/>
     <w:rsid w:val="0058524A"/>
     <w:rsid w:val="00591461"/>
     <w:rsid w:val="0059764C"/>
@@ -1693,53 +1672,55 @@
     <w:rsid w:val="00704E07"/>
     <w:rsid w:val="00716638"/>
     <w:rsid w:val="007416BB"/>
     <w:rsid w:val="00753723"/>
     <w:rsid w:val="00774A18"/>
     <w:rsid w:val="00805D60"/>
     <w:rsid w:val="00806267"/>
     <w:rsid w:val="008153CD"/>
     <w:rsid w:val="00820379"/>
     <w:rsid w:val="00826D60"/>
     <w:rsid w:val="008606AC"/>
     <w:rsid w:val="00875406"/>
     <w:rsid w:val="008C3B55"/>
     <w:rsid w:val="008F1FB0"/>
     <w:rsid w:val="0090466E"/>
     <w:rsid w:val="00925BB6"/>
     <w:rsid w:val="00950C7F"/>
     <w:rsid w:val="00956085"/>
     <w:rsid w:val="00983BAC"/>
     <w:rsid w:val="009B17E4"/>
     <w:rsid w:val="009C4B72"/>
     <w:rsid w:val="009D033E"/>
     <w:rsid w:val="009E0551"/>
     <w:rsid w:val="00A0368A"/>
     <w:rsid w:val="00A03E65"/>
+    <w:rsid w:val="00A141C6"/>
     <w:rsid w:val="00A54BCC"/>
     <w:rsid w:val="00A57616"/>
     <w:rsid w:val="00AC678E"/>
+    <w:rsid w:val="00AD2AB9"/>
     <w:rsid w:val="00AF5D7E"/>
     <w:rsid w:val="00B2010A"/>
     <w:rsid w:val="00B25D0C"/>
     <w:rsid w:val="00B41DFE"/>
     <w:rsid w:val="00B45223"/>
     <w:rsid w:val="00B722F9"/>
     <w:rsid w:val="00BA3070"/>
     <w:rsid w:val="00BB09B7"/>
     <w:rsid w:val="00BB5C9E"/>
     <w:rsid w:val="00C33B67"/>
     <w:rsid w:val="00C5200A"/>
     <w:rsid w:val="00C54EB9"/>
     <w:rsid w:val="00C778C0"/>
     <w:rsid w:val="00CC4C61"/>
     <w:rsid w:val="00CF096D"/>
     <w:rsid w:val="00D004DB"/>
     <w:rsid w:val="00D1281B"/>
     <w:rsid w:val="00D27282"/>
     <w:rsid w:val="00D3376D"/>
     <w:rsid w:val="00D378AF"/>
     <w:rsid w:val="00D53919"/>
     <w:rsid w:val="00D73E0F"/>
     <w:rsid w:val="00D74901"/>
     <w:rsid w:val="00D80472"/>
     <w:rsid w:val="00D816B6"/>
@@ -1777,55 +1758,56 @@
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2B5CD487"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{05D7B244-CAAA-46DF-9064-964D04F1A154}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -2174,51 +2156,51 @@
     <w:rsid w:val="000D4A07"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00F67643"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -2450,67 +2432,66 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>1</Pages>
   <Words>133</Words>
   <Characters>764</Characters>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>896</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>